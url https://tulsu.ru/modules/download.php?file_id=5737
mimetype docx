--- v0 (2025-11-30)
+++ v1 (2026-08-17)
@@ -1,130 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00524058" w:rsidRDefault="00524058" w:rsidP="00B6254D">
+    <w:p w:rsidR="00524058" w:rsidRDefault="003F2654" w:rsidP="00B6254D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Начальнику </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>И.о</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. начальника</w:t>
+      </w:r>
+      <w:r w:rsidR="00524058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00927F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Управления</w:t>
+      </w:r>
+      <w:r w:rsidR="00524058">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D1D1E" w:rsidRDefault="00524058" w:rsidP="00B6254D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>комплексной безопасности</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00524058" w:rsidRDefault="00B914E1" w:rsidP="00B6254D">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Полякову Д.В.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="00524058" w:rsidRDefault="00524058" w:rsidP="00B6254D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00524058" w:rsidRDefault="00524058" w:rsidP="00B6254D">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00524058" w:rsidRDefault="00524058" w:rsidP="00B6254D">
       <w:pPr>
@@ -1417,121 +1435,122 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E762C"/>
     <w:rsid w:val="000624A0"/>
     <w:rsid w:val="00086FD4"/>
     <w:rsid w:val="000D1D1E"/>
     <w:rsid w:val="000D2D56"/>
     <w:rsid w:val="000F5EF4"/>
     <w:rsid w:val="001127C6"/>
     <w:rsid w:val="00130C11"/>
     <w:rsid w:val="00137A36"/>
     <w:rsid w:val="00194F48"/>
     <w:rsid w:val="002C6174"/>
     <w:rsid w:val="002E4D78"/>
     <w:rsid w:val="00307F78"/>
     <w:rsid w:val="00320A4C"/>
     <w:rsid w:val="00354E5E"/>
     <w:rsid w:val="003623AA"/>
     <w:rsid w:val="00365003"/>
     <w:rsid w:val="00382632"/>
     <w:rsid w:val="0039193E"/>
     <w:rsid w:val="003E762C"/>
+    <w:rsid w:val="003F2654"/>
     <w:rsid w:val="0040508B"/>
     <w:rsid w:val="00431254"/>
     <w:rsid w:val="00436DAF"/>
     <w:rsid w:val="004B7593"/>
     <w:rsid w:val="00524058"/>
     <w:rsid w:val="00543ED4"/>
     <w:rsid w:val="0055384F"/>
     <w:rsid w:val="00577FC3"/>
     <w:rsid w:val="006C1B12"/>
     <w:rsid w:val="006E0A9D"/>
     <w:rsid w:val="006E56C7"/>
     <w:rsid w:val="00767A73"/>
     <w:rsid w:val="007F4A43"/>
     <w:rsid w:val="007F58A4"/>
     <w:rsid w:val="008605D2"/>
     <w:rsid w:val="008F3C96"/>
     <w:rsid w:val="00927F87"/>
     <w:rsid w:val="00945E86"/>
     <w:rsid w:val="009C056B"/>
     <w:rsid w:val="00A46C98"/>
     <w:rsid w:val="00A5394D"/>
     <w:rsid w:val="00A93863"/>
     <w:rsid w:val="00AC7BDD"/>
     <w:rsid w:val="00AE75F3"/>
     <w:rsid w:val="00B6254D"/>
+    <w:rsid w:val="00B914E1"/>
     <w:rsid w:val="00BC278F"/>
     <w:rsid w:val="00BC76A0"/>
     <w:rsid w:val="00BF3949"/>
     <w:rsid w:val="00BF4EA8"/>
     <w:rsid w:val="00C87078"/>
     <w:rsid w:val="00CE7417"/>
     <w:rsid w:val="00DA69E4"/>
     <w:rsid w:val="00E27D72"/>
     <w:rsid w:val="00E6605D"/>
     <w:rsid w:val="00EB0F6D"/>
     <w:rsid w:val="00ED26A7"/>
     <w:rsid w:val="00FB5578"/>
     <w:rsid w:val="00FD62FF"/>
     <w:rsid w:val="00FF4B70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2311,69 +2330,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1448</Characters>
+  <Words>254</Words>
+  <Characters>1451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1698</CharactersWithSpaces>
+  <CharactersWithSpaces>1702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kuznecovanv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>