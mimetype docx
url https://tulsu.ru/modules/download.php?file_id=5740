--- v0 (2025-11-30)
+++ v1 (2026-08-17)
@@ -1,122 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="005C2BA5" w:rsidRDefault="005C2BA5" w:rsidP="005C2BA5">
+    <w:p w:rsidR="005C2BA5" w:rsidRDefault="00F24D9E" w:rsidP="005C2BA5">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Начальнику </w:t>
+        <w:t>И.о. начальника</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F63815">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Управления</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2BA5" w:rsidRDefault="005C2BA5" w:rsidP="005C2BA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комплексной безопасности </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2BA5" w:rsidRDefault="009D2514" w:rsidP="005C2BA5">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Полякову</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Д</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...43 lines deleted...]
-        <w:t>Никитенко Н.В.</w:t>
+      <w:r w:rsidR="005C2BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.В.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B54DFF" w:rsidRPr="00AA061C" w:rsidRDefault="00B54DFF" w:rsidP="00B54DFF">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B54DFF" w:rsidRPr="00AA061C" w:rsidRDefault="00B54DFF" w:rsidP="00B54DFF">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B54DFF" w:rsidRPr="00AA061C" w:rsidRDefault="00B54DFF" w:rsidP="00B54DFF">
@@ -974,114 +1006,113 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00141948"/>
     <w:rsid w:val="00124663"/>
     <w:rsid w:val="00141948"/>
     <w:rsid w:val="003419A7"/>
     <w:rsid w:val="00360ED4"/>
     <w:rsid w:val="00414934"/>
     <w:rsid w:val="00420EDB"/>
     <w:rsid w:val="00454085"/>
     <w:rsid w:val="00527E63"/>
     <w:rsid w:val="00577FC3"/>
     <w:rsid w:val="005913AB"/>
     <w:rsid w:val="005C2BA5"/>
     <w:rsid w:val="006B5B54"/>
     <w:rsid w:val="007337A2"/>
     <w:rsid w:val="00740E1C"/>
     <w:rsid w:val="00871964"/>
     <w:rsid w:val="00893F4D"/>
     <w:rsid w:val="008F159D"/>
     <w:rsid w:val="009C4F82"/>
+    <w:rsid w:val="009D2514"/>
     <w:rsid w:val="00AA061C"/>
     <w:rsid w:val="00AB1839"/>
     <w:rsid w:val="00B54DFF"/>
     <w:rsid w:val="00CE3E50"/>
     <w:rsid w:val="00D3631A"/>
     <w:rsid w:val="00D6323F"/>
     <w:rsid w:val="00DB373F"/>
     <w:rsid w:val="00E065A6"/>
     <w:rsid w:val="00E24621"/>
     <w:rsid w:val="00E6037E"/>
     <w:rsid w:val="00F1509C"/>
+    <w:rsid w:val="00F24D9E"/>
     <w:rsid w:val="00F63815"/>
     <w:rsid w:val="00F87AF7"/>
     <w:rsid w:val="00FF1A39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1860,77 +1891,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C34E295-B1D9-4117-8E39-6C81A5CC1050}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5818E0-3B50-4AA3-83D1-7232942E231C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>207</Words>
-  <Characters>1184</Characters>
+  <Words>208</Words>
+  <Characters>1187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1389</CharactersWithSpaces>
+  <CharactersWithSpaces>1393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kuznecovanv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>